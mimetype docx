--- v0 (2026-06-14)
+++ v1 (2026-09-22)
@@ -20542,74 +20542,89 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="145"/>
               </w:tabs>
               <w:ind w:left="145" w:hanging="145"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F5982">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="002F5982">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t>INTRADEL, Intercommunale - Administrateur</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45E53C5E" w14:textId="16C7F896" w:rsidR="00520FAD" w:rsidRPr="002F5982" w:rsidRDefault="00520FAD" w:rsidP="00520FAD">
+          <w:p w14:paraId="45E53C5E" w14:textId="7810DFEE" w:rsidR="00520FAD" w:rsidRPr="0070339D" w:rsidRDefault="00520FAD" w:rsidP="00520FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="145"/>
               </w:tabs>
               <w:ind w:left="145" w:hanging="145"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F5982">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00E90E3B">
-[...2 lines deleted...]
-                <w:color w:val="EE0000"/>
+            <w:r w:rsidR="0070339D">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.591,74</w:t>
+            </w:r>
+            <w:r w:rsidR="0070339D" w:rsidRPr="0070339D">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0070339D">
+              <w:rPr>
+                <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E4C5944" w14:textId="6D9D5839" w:rsidR="00520FAD" w:rsidRPr="002F5982" w:rsidRDefault="00520FAD" w:rsidP="00520FAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="169"/>
               </w:tabs>
               <w:ind w:left="169" w:hanging="169"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F5982">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="002F5982">
@@ -22625,58 +22640,58 @@
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67128370" w14:textId="77777777" w:rsidR="00C869F9" w:rsidRPr="002F5982" w:rsidRDefault="00C869F9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C869F9" w:rsidRPr="002F5982" w:rsidSect="0006105A">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FA8EF0F" w14:textId="77777777" w:rsidR="003C303C" w:rsidRDefault="003C303C" w:rsidP="0006105A">
+    <w:p w14:paraId="478423A3" w14:textId="77777777" w:rsidR="001D48D7" w:rsidRDefault="001D48D7" w:rsidP="0006105A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="547D17B4" w14:textId="77777777" w:rsidR="003C303C" w:rsidRDefault="003C303C" w:rsidP="0006105A">
+    <w:p w14:paraId="5318E0FB" w14:textId="77777777" w:rsidR="001D48D7" w:rsidRDefault="001D48D7" w:rsidP="0006105A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CIDFont+F4">
@@ -22685,69 +22700,69 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A40B842" w14:textId="77777777" w:rsidR="003C303C" w:rsidRDefault="003C303C" w:rsidP="0006105A">
+    <w:p w14:paraId="2F732F1F" w14:textId="77777777" w:rsidR="001D48D7" w:rsidRDefault="001D48D7" w:rsidP="0006105A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F0E45A2" w14:textId="77777777" w:rsidR="003C303C" w:rsidRDefault="003C303C" w:rsidP="0006105A">
+    <w:p w14:paraId="6380171A" w14:textId="77777777" w:rsidR="001D48D7" w:rsidRDefault="001D48D7" w:rsidP="0006105A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0006105A"/>
     <w:rsid w:val="000122B5"/>
     <w:rsid w:val="00012E9D"/>
     <w:rsid w:val="00013435"/>
@@ -22865,50 +22880,51 @@
     <w:rsid w:val="00181C8E"/>
     <w:rsid w:val="001854AE"/>
     <w:rsid w:val="00190BEA"/>
     <w:rsid w:val="00191C69"/>
     <w:rsid w:val="00191EC5"/>
     <w:rsid w:val="00192DDE"/>
     <w:rsid w:val="001934CD"/>
     <w:rsid w:val="0019489D"/>
     <w:rsid w:val="00195D08"/>
     <w:rsid w:val="00197FA1"/>
     <w:rsid w:val="001A01F4"/>
     <w:rsid w:val="001A0CEE"/>
     <w:rsid w:val="001A2A47"/>
     <w:rsid w:val="001A7163"/>
     <w:rsid w:val="001A7CD6"/>
     <w:rsid w:val="001B18DC"/>
     <w:rsid w:val="001B1E27"/>
     <w:rsid w:val="001B2757"/>
     <w:rsid w:val="001B2896"/>
     <w:rsid w:val="001B4EF5"/>
     <w:rsid w:val="001B53A6"/>
     <w:rsid w:val="001B6F3F"/>
     <w:rsid w:val="001B75D8"/>
     <w:rsid w:val="001C0315"/>
     <w:rsid w:val="001C438C"/>
+    <w:rsid w:val="001D48D7"/>
     <w:rsid w:val="001D5834"/>
     <w:rsid w:val="001D7A2D"/>
     <w:rsid w:val="001E0D1F"/>
     <w:rsid w:val="001E5E79"/>
     <w:rsid w:val="001F34C5"/>
     <w:rsid w:val="001F3DC1"/>
     <w:rsid w:val="001F51F6"/>
     <w:rsid w:val="001F7F25"/>
     <w:rsid w:val="00202EDF"/>
     <w:rsid w:val="00203DF1"/>
     <w:rsid w:val="00205628"/>
     <w:rsid w:val="002057E8"/>
     <w:rsid w:val="00205DC7"/>
     <w:rsid w:val="00207B16"/>
     <w:rsid w:val="00207CDF"/>
     <w:rsid w:val="002101E8"/>
     <w:rsid w:val="00210D7F"/>
     <w:rsid w:val="002131C4"/>
     <w:rsid w:val="00215E26"/>
     <w:rsid w:val="0021619F"/>
     <w:rsid w:val="002211C1"/>
     <w:rsid w:val="002218E9"/>
     <w:rsid w:val="00227289"/>
     <w:rsid w:val="002308D2"/>
     <w:rsid w:val="00230D49"/>
@@ -23097,50 +23113,51 @@
     <w:rsid w:val="0050154A"/>
     <w:rsid w:val="00501DA7"/>
     <w:rsid w:val="005026D0"/>
     <w:rsid w:val="00502C9D"/>
     <w:rsid w:val="0050366F"/>
     <w:rsid w:val="00503748"/>
     <w:rsid w:val="00504279"/>
     <w:rsid w:val="00505174"/>
     <w:rsid w:val="005068EC"/>
     <w:rsid w:val="005176E5"/>
     <w:rsid w:val="00520FAD"/>
     <w:rsid w:val="00521862"/>
     <w:rsid w:val="005219BF"/>
     <w:rsid w:val="00522065"/>
     <w:rsid w:val="005222EF"/>
     <w:rsid w:val="005226B0"/>
     <w:rsid w:val="0052389F"/>
     <w:rsid w:val="00525D29"/>
     <w:rsid w:val="00525F6C"/>
     <w:rsid w:val="00527386"/>
     <w:rsid w:val="00532BC8"/>
     <w:rsid w:val="00536341"/>
     <w:rsid w:val="00545B14"/>
     <w:rsid w:val="0055628B"/>
     <w:rsid w:val="005579F5"/>
+    <w:rsid w:val="005614FF"/>
     <w:rsid w:val="00563B77"/>
     <w:rsid w:val="005653CF"/>
     <w:rsid w:val="00570B79"/>
     <w:rsid w:val="00570DA1"/>
     <w:rsid w:val="00572704"/>
     <w:rsid w:val="0057305A"/>
     <w:rsid w:val="00574118"/>
     <w:rsid w:val="00575AA9"/>
     <w:rsid w:val="005802E3"/>
     <w:rsid w:val="00580E26"/>
     <w:rsid w:val="0058261E"/>
     <w:rsid w:val="00582EBE"/>
     <w:rsid w:val="0058586A"/>
     <w:rsid w:val="00591DD6"/>
     <w:rsid w:val="00591F36"/>
     <w:rsid w:val="005930F4"/>
     <w:rsid w:val="005932D9"/>
     <w:rsid w:val="00593402"/>
     <w:rsid w:val="005947C4"/>
     <w:rsid w:val="00594EE8"/>
     <w:rsid w:val="00596A57"/>
     <w:rsid w:val="005B1AC1"/>
     <w:rsid w:val="005B308C"/>
     <w:rsid w:val="005C1C37"/>
     <w:rsid w:val="005C2789"/>
@@ -23256,50 +23273,51 @@
     <w:rsid w:val="006C73DB"/>
     <w:rsid w:val="006C742F"/>
     <w:rsid w:val="006D1C57"/>
     <w:rsid w:val="006D3C37"/>
     <w:rsid w:val="006D5970"/>
     <w:rsid w:val="006D63CC"/>
     <w:rsid w:val="006E0064"/>
     <w:rsid w:val="006E399B"/>
     <w:rsid w:val="006E39E8"/>
     <w:rsid w:val="006E41ED"/>
     <w:rsid w:val="006E55D8"/>
     <w:rsid w:val="006E5777"/>
     <w:rsid w:val="006E6447"/>
     <w:rsid w:val="006E64AB"/>
     <w:rsid w:val="006E717C"/>
     <w:rsid w:val="006E77BB"/>
     <w:rsid w:val="006F0447"/>
     <w:rsid w:val="006F13BB"/>
     <w:rsid w:val="006F29B9"/>
     <w:rsid w:val="006F6156"/>
     <w:rsid w:val="006F7055"/>
     <w:rsid w:val="006F78C3"/>
     <w:rsid w:val="007002FD"/>
     <w:rsid w:val="007007E6"/>
     <w:rsid w:val="00702C88"/>
+    <w:rsid w:val="0070339D"/>
     <w:rsid w:val="0070633D"/>
     <w:rsid w:val="00706783"/>
     <w:rsid w:val="0070766D"/>
     <w:rsid w:val="00711663"/>
     <w:rsid w:val="00711BFF"/>
     <w:rsid w:val="0071387B"/>
     <w:rsid w:val="00713B0E"/>
     <w:rsid w:val="00713FE3"/>
     <w:rsid w:val="00714274"/>
     <w:rsid w:val="00714FFF"/>
     <w:rsid w:val="0072106B"/>
     <w:rsid w:val="007219BD"/>
     <w:rsid w:val="00722806"/>
     <w:rsid w:val="007239D6"/>
     <w:rsid w:val="00731336"/>
     <w:rsid w:val="00731F7E"/>
     <w:rsid w:val="00732577"/>
     <w:rsid w:val="00732888"/>
     <w:rsid w:val="007331AF"/>
     <w:rsid w:val="00734B3F"/>
     <w:rsid w:val="0073607E"/>
     <w:rsid w:val="007360FE"/>
     <w:rsid w:val="007377BF"/>
     <w:rsid w:val="00741B4C"/>
     <w:rsid w:val="007443AA"/>
@@ -24787,69 +24805,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D60F235C-FDE1-4514-91D6-B849420FAEE6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>3040</Words>
-  <Characters>16725</Characters>
+  <Words>3042</Words>
+  <Characters>16732</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>139</Lines>
   <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Verviers</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19726</CharactersWithSpaces>
+  <CharactersWithSpaces>19735</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>BAL172</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>